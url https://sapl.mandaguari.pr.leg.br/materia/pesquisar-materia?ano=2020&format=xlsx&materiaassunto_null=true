--- v0 (2026-02-08)
+++ v1 (2026-04-20)
@@ -54,732 +54,732 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei do Poder Executivo</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/7/projeto_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/7/projeto_unificado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 3.366/2019, cria o adicional de risco de vida para os servidores ocupantes do cargo de Guarda Municipal Armada de Mandaguari, e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/9/projeto_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/9/projeto_unificado.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Termo de Parceria pelo Poder Executivo Municipal, objetivando transferência voluntária de recursos, com a Associação dos Estudantes Universitários de Mandaguari - AUEM , no ano de 2020, conforme estabelece.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/10/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/10/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo 1, da lei Complementar nº 3.208/201/8, e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/11/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/11/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS, e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/14/protocolo_no_124-2020_autoriza_o_executivo_efetua_qjpJg1U.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/14/protocolo_no_124-2020_autoriza_o_executivo_efetua_qjpJg1U.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar no orçamento de Mandaguari - Paraná</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/12/01_-_projeto_de_lei_no_006-2020_-_revoga_a_lei_2._5GgC8mX.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/12/01_-_projeto_de_lei_no_006-2020_-_revoga_a_lei_2._5GgC8mX.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.381/2014, de 16 de setembro de 2014 e a Lei Municipal nº 2.449/2015, de 05 de fevereiro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/15/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/15/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar no orçamento de Mandaguari-Paraná</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/18/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/18/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/19/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/19/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 041/2020 encaminha o Projeto de Lei nº 009/2020 que dispõe sobre Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar no orçamento de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/16/projeto_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/16/projeto_unificado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2020, inclusão nas Diretrizes Orçamentária para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari - Paraná</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 042/2020 encaminha o Projeto de Lei nº 011/2020 que dispõe sobre Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar no orçamento de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/26/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/26/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 050/2020 encaminha o Projeto de Lei nº 012/2020 que dispõe sobre Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento para 2020, inclusão nas Diretrizes Orçamentárias para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/17/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/17/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar concurso público de incentivo à cultura sob a denominação Prêmio Eder Portalha, no âmbito do Município de Mandaguari, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 045/2020 encaminha o Projeto de Lei nº 014/2020 que dispõe sobre Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar no orçamento de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/22/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/22/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 046/2020 encaminha o Projeto de Lei nº 015/2020 que dispõe sobre Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar no orçamento de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 047/2020 encaminha o Projeto de Lei nº 016/2020 que dispõe sobre Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar no orçamento de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 048/2020 encaminha o Projeto de Lei nº 017/2020 que dispõe sobre Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2020, inclusão nas Diretrizes Orçamentárias para 2020 e inclusão no Plano Plurianual 2018-2021 do Municipal Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/25/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/25/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 049/2020 encaminha o Projeto de Lei nº 018/2020 que dispõe sobre Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial  no orçamento para 2020, inclusão nas Diretrizes Orçamentárias para 2020 e inclusão no Pano Plurianual 2018-2021 do Município de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/27/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/27/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 055/2020 encaminha Projeto de Lei nº 019/2020, Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2020 do Município de Mandaguari - PR.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 056/2020 encaminha Projeto de Lei nº 020/2020 que Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2020, inclusão nas Diretrizes Orçamentária para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari- Paraná.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/29/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/29/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício n° 058/2020 do Poder Executivo encaminha o Projeto de Lei nº 022/2020 que autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2020, inclusão nas Diretrizes Orçamentária para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/30/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/30/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 059/2020 encaminha o Projeto de Lei nº 021/2020, que dispõe Autoriza o Executivo Municipal a efetuar a Abertura de Crédito Adicional Suplementar no Orçamento para 2020 do Município de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/31/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/31/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 062/2020 encaminha Projeto de Lei nº. 023/2020 que Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2020 do Município de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 061/2020 encaminha o Projeto de Lei nº.025/2020 que autoriza o Executivo  Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2020 do Município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 60/2020 encaminha Projeto de Lei nº 026/2020 que Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Orçamento para 2020, inclusão nas Diretrizes Orçamentárias para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari- Paraná.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 78/2020 encaminha o Projeto de Lei nº 028/2020 que Autoriza o Poder Executivo a conceder reposição salarial aos servidores públicos ocupantes de cargos efetivos, celetistas, servidores inativos e pensionistas, ocupantes de cargos em comissão, empregos públicos membros de Conselho Tutelar, Secretários Municipais e Procurador Jurídico e ocupantes de cargos eletivos, e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional no orçamento para 2020, inclusão nas diretrizes orçamentária para 2020 e inclusão no plano plurianual 2018-2021 do município de Mandaguari-Paraná;</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/38/projeto_de_lei_unificado_ImdSEbF.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/38/projeto_de_lei_unificado_ImdSEbF.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional especial no Orçamento para 2020, inclusão nas Diretrizes Orçamentária para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari – Paraná.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/57/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/57/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional no orçamento para 2020, inclusão nas diretrizes orçamentária para 2020 e inclusão no plano plurianual 2018-2021 do município de Mandaguari-Paraná</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/56/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/56/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 033/2020, autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento para 2020, inclusão nas diretrizes orçamentárias para 2020 e inclusão no plano plurianual 2018-2021 do Município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_unificado_HY9sQls.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_unificado_HY9sQls.pdf</t>
   </si>
   <si>
     <t>Ofício nº 101/2020 encaminha o Projeto de Lei nº 035/2020, Revoga a Lei Municipal nº 3.411, de 22 de abril de 2020,e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/51/protocolo_365-2020_-oficio_no121-2020_encaminha_p_xJ8c4EE.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/51/protocolo_365-2020_-oficio_no121-2020_encaminha_p_xJ8c4EE.pdf</t>
   </si>
   <si>
     <t>Ofício nº 121/2020 do Executivo Municipal encaminha Projeto de Lei nº 039/2020 que Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2020 do município de mandaguari-Pr.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/52/protocolo_371-2020_-_oficio_no_125-2020__abertura_i938m1w.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/52/protocolo_371-2020_-_oficio_no_125-2020__abertura_i938m1w.pdf</t>
   </si>
   <si>
     <t>Ofício nº 125/2020 do Executivo Municipal encaminha o Projeto de Lei nº 040/2020 que Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2020 do Município de Mandaguari-Pr.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/53/protocolo_384-2020_-_oficio_no_129-2020_institui__7T7XFvm.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/53/protocolo_384-2020_-_oficio_no_129-2020_institui__7T7XFvm.pdf</t>
   </si>
   <si>
     <t>Ofício nº 129/2020 do Poder Executivo encaminha o Projeto de Lei Complementar nº 041/2020 que institui Banco de Horas a servidores públicos municipais do município de Mandaguari, Estado do Paraná, regido pela Lei nº 611/2001 e pela Lei nº 3.204/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/54/protocolo_412-2020_-_oficio_no143-2020_autoriza_o_l24dhLJ.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/54/protocolo_412-2020_-_oficio_no143-2020_autoriza_o_l24dhLJ.pdf</t>
   </si>
   <si>
     <t>Ofício nº 143/2020 encaminha Projeto de Lei nº 043/2020 que Autoriza o Chefe do Poder Executivo Municipal a auxiliar financeiramente, por meio de ajuda de custo, os atletas e paratletas amadores que participam de competições esportivas oficiais representando o Município de Mandaguari, e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/55/protocolo_434-2020_-_oficio_no_153-2020_encaminha_LOmYfEQ.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/55/protocolo_434-2020_-_oficio_no_153-2020_encaminha_LOmYfEQ.pdf</t>
   </si>
   <si>
     <t>Ofício nº 153/2020 do Executivo Municipal encaminha Projeto de Lei nº 044/2020 que dispõe sobre o horário de funcionamento dos estabelecimentos que comercializam medicamentos aprovados pelo Ministério da Saúde e que são supervisionados pelo Conselho Regional de Farmácias no Município de Mandaguari, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/60/protocolo_492-2020_-_oficio_no_175-2020_autoriza__Ad3cDV1.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/60/protocolo_492-2020_-_oficio_no_175-2020_autoriza__Ad3cDV1.pdf</t>
   </si>
   <si>
     <t>Ofício nº 175/2020 encaminha o Projeto de Lei nº 046/2020 que Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento para 2020, inclusão nas diretrizes orçamentária para 2020 e inclusão no plano plurianual 2018-2021 do município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/62/protocolo_500-2020_-_oficio_no_174-2020_abertura__XCZvwoB.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/62/protocolo_500-2020_-_oficio_no_174-2020_abertura__XCZvwoB.pdf</t>
   </si>
   <si>
     <t>Ofício nº 174/2020 do Executivo Municipal encaminha Projeto de Lei nº 047/2020 que Autoriza o Executivo municipal a efetuar a abertura de crédito adicional especial no orçamento para 2020, inclusão nas diretrizes orçamentárias para 2020 e inclusão no plano plurianual 2018-2021 do município de Mandaguari- Paraná.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/61/protocolo_493-2020_-_oficio_no_176-2020_autoriza__u0IRMvl.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/61/protocolo_493-2020_-_oficio_no_176-2020_autoriza__u0IRMvl.pdf</t>
   </si>
   <si>
     <t>Ofício nº 176/2020 encaminha o Projeto de Lei nº 048/2020 que Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2020 do município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/63/protocolo_504-2020_-_projeto_de_lei_no_049-2020_a_5BDiPq2.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/63/protocolo_504-2020_-_projeto_de_lei_no_049-2020_a_5BDiPq2.pdf</t>
   </si>
   <si>
     <t>Ofício nº 179/2020 do Executivo Municipal vem por meio deste encaminhar o Projeto de Lei nº 049/2020 que Altera a Lei Municipal nº 3.411/2020 de 22 de abril de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/64/protocolo_505-2020_-projeto_de_lei_050-2020_autor_0yT4vJO.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/64/protocolo_505-2020_-projeto_de_lei_050-2020_autor_0yT4vJO.pdf</t>
   </si>
   <si>
     <t>Ofício nº 180/2020 do Executivo Municipal encaminha Projeto de Lei nº 050/2020, que Autoriza a celebração de Termo de Colaboração pelo Poder Público Municipal, objetivando repasse financeiro de recursos repassados fundo a fundo pelo Projeto Voluntário Banco do Brasil/FIA, com Organização da Sociedade Civil voltada à prestação de serviços de assistência social no Município, para execução durante o ano de 2021, conforme estabelecido na presente Lei.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/65/protocolo_519-2020_-_projeto_de_lei_no_051-2020_a_eiij1mD.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/65/protocolo_519-2020_-_projeto_de_lei_no_051-2020_a_eiij1mD.pdf</t>
   </si>
   <si>
     <t>Ofício nº 188/2020 do Executivo Municipal encaminha Projeto de Lei nº 051/2020 que Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2020 do Município de Mandaguari-Pr.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/68/protocolo_561-2020_-_oficio_no_203-2020_exec._enc_ACCrHME.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/68/protocolo_561-2020_-_oficio_no_203-2020_exec._enc_ACCrHME.pdf</t>
   </si>
   <si>
     <t>Ofício nº 203/2020 do Executivo Municipal encaminha Projeto de Lei nº 052/2020, que Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2020 do Município de Mandaguari-Pr.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/67/protocolo_560-2020_-_oficio_no_204-2020_encaminha_upc2nmP.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/67/protocolo_560-2020_-_oficio_no_204-2020_encaminha_upc2nmP.pdf</t>
   </si>
   <si>
     <t>Ofício nº 204/2020 do Executivo Municipal encaminha o Projeto de Lei nº 053/2020,Institui multa administrativa pelo descumprimento de medidas que visam à proteção a vida, segurança e saúde pública no município de Mandaguari, e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/69/protocolo_597-2020_-_oficio_no_221-2020__autoriza_sqycqNw.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/69/protocolo_597-2020_-_oficio_no_221-2020__autoriza_sqycqNw.pdf</t>
   </si>
   <si>
     <t>Ofício nº 221/2020 do Executivo Municipal encaminha o Projeto de Lei nº 055/2020 que Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2020 do Município de Mandaguari-Pr.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/70/protocolo_598-2020_-_oficio_no_222-2020_aitoriza__HS9j69T.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/70/protocolo_598-2020_-_oficio_no_222-2020_aitoriza__HS9j69T.pdf</t>
   </si>
   <si>
     <t>Ofício nº 222/2020 do Executivo Municipal encaminha o Projeto de Lei nº 056/2020 que Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Especial no Orçamento para 2020, inclusão nas diretrizes orçamentárias para 2020 e inclusão no plano plurianual 2018-2021 do Município de Mandaguari-Pr.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/71/protocolo_615-2020_-_oficio_no_235-2020_encaminha_awhYOen.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/71/protocolo_615-2020_-_oficio_no_235-2020_encaminha_awhYOen.pdf</t>
   </si>
   <si>
     <t>Ofício nº 235/2020 do Executivo Municipal encaminha o Projeto de Lei nº 057/2020 que dispõe sobre a aprovação do Plano de Ação e Investimento.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/72/protocolo_617-2020_-_oficio_no_236-2020_exec_muni_Ip23LAl.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/72/protocolo_617-2020_-_oficio_no_236-2020_exec_muni_Ip23LAl.pdf</t>
   </si>
   <si>
     <t>Ofício nº 236/2020 do Executivo Municipal encaminha o Projeto de Lei nº 058/2020 que Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento para 2020, inclusão nas Diretrizes Orçamentárias para 2020 e inclusão no Plano Plurianual 2018-2021 do município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/73/protocolo_623-2020_-_oficio_no_239-2020_encaminha_x4fg7Ip.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/73/protocolo_623-2020_-_oficio_no_239-2020_encaminha_x4fg7Ip.pdf</t>
   </si>
   <si>
     <t>Ofício nº 239/2020 do Executivo Municipal encaminha o Projeto de Lei nº 059/2020, que Autoriza o Executivo municipal a efetuar a abertura de crédito adicional especial no orçamento para 2020, inclusão nas Diretrizes Orçamentárias para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/74/protocolo_624-2020_-_oficio_no_240-2020_encaminha_p6m7fsp.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/74/protocolo_624-2020_-_oficio_no_240-2020_encaminha_p6m7fsp.pdf</t>
   </si>
   <si>
     <t>Ofício nº 240/2020 do Executivo Municipal encaminha o Projeto de Lei nº 060/2020, que Autoriza o Executivo municipal a efetuar a abertura de crédito adicional especial no orçamento para 2020, inclusão nas Diretrizes Orçamentárias para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/75/protocolo_625-2020_encaminha_projeto_de_lei_no_061-2020_.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/75/protocolo_625-2020_encaminha_projeto_de_lei_no_061-2020_.pdf</t>
   </si>
   <si>
     <t>Ofício nº 241/2020 do Executivo Municipal encaminha o Projeto de Lei nº 061/2020, que Autoriza o Executivo municipal a efetuar a abertura de crédito adicional especial no orçamento para 2020, inclusão nas Diretrizes Orçamentárias para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/76/protocolo_626-2020_encaminha_projeto_de_lei_no_06_JEvKPKd.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/76/protocolo_626-2020_encaminha_projeto_de_lei_no_06_JEvKPKd.pdf</t>
   </si>
   <si>
     <t>Ofício nº 242/2020 do Executivo Municipal encaminha o Projeto de Lei nº 062/2020, que Autoriza o Executivo municipal a efetuar a abertura de crédito adicional especial no orçamento para 2020, inclusão nas Diretrizes Orçamentárias para 2020 e inclusão no Plano Plurianual 2018-2021 do Município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/77/protocolo_627-2020_encaminha_projeto_de_lei_no_06_LO32jwv.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/77/protocolo_627-2020_encaminha_projeto_de_lei_no_06_LO32jwv.pdf</t>
   </si>
   <si>
     <t>Ofício nº 244/2020 do Executivo Municipal encaminha o Projeto de Lei nº 063/2020, que Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional Suplementar no Orçamento para 2020 do Município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/78/protocolo_628-2020_encaminha_projeto_de_lei_no_06_q0Mw5eM.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/78/protocolo_628-2020_encaminha_projeto_de_lei_no_06_q0Mw5eM.pdf</t>
   </si>
   <si>
     <t>Ofício nº 245/2020 do Executivo Municipal encaminha o Projeto de Lei nº 064/2020, que Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2020 do Município de Mandaguari-Paraná.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/8/projeto_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/8/projeto_unificado.pdf</t>
   </si>
   <si>
     <t>Concede licença e autorização ao Vice- Prefeito Municipal de Mandaguari, Estado do Paraná, para ausentar-se do país, nos dias que especifica.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>CCLR - Comissão de Constituição, Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/66/projeto_de_decreto_legislativo__no_002-2020_artig_jfk8BVg.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/66/projeto_de_decreto_legislativo__no_002-2020_artig_jfk8BVg.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 002/2020, Aceita o veto do Poder Executivo ao artigo 8º do Projeto de Lei 005/2020, de iniciativa do Legislativo Municipal,por conter erro material.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Institui diária aos vereadores e aos servidores do Poder Legislativo do Município de Mandaguari, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>Márcia Serafini</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre prioridade de vagas em Centros Municipal de Educação Infantil (CMEIs) e escolas municipais e conveniadas para crianças vítimas de violência e crianças filhas de vítimas de violência doméstica, no Município de Mandaguari – PR, e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/39/scan.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/39/scan.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial a "Semana Municipal de Consciencialização, Prevenção e Combate ao Transtorno de Ansiedade Generalizada provocados no ambiente escolar" no Município de Mandaguari - PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/40/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/40/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município da Semana de Prevenção, Conscientização e Combate à Automutilação no Município de Mandaguari - PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/41/scan.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/41/scan.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento de diárias aos agentes políticos do Poder Executivo do Município de Mandaguari, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal a efetuar a abertura de crédito adicional  especial no orçamento para 2020 do Município de Mandaguari - Paraná.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Hudson Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de medidas de controle e prevenção de combate à dengue, e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/37/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/37/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Lei Magó que institui a Campanha Municipal de Combate à Violência contra as Mulheres e a Família, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/44/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/44/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a conceder reposição salarial aos servidores públicos ocupantes de cargos efetivos, servidores inativos e ocupantes de cargos em comissão da Câmara Municipal de Mandaguari, e dá outras providências</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 3.256/2019 de 22 de maio de 2019, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Eron Barbiero</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/43/perojeto_de_lei_unificado.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/43/perojeto_de_lei_unificado.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Ciclismo no âmbito do Município de Mandaguari, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>Sebastião Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/59/protocolo_482-2020_-institui_a_semana_da_conscien_M6x6e5R.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/59/protocolo_482-2020_-institui_a_semana_da_conscien_M6x6e5R.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2020 Institui a Semana da Consciência Negra no município de Mandaguari, Estado do Paraná, e reconhece a data de 20 de Novembro como data comemorativa para o Povo Negro do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/49/protocolo_328-2020_-_projeto_de_lei_complementar__efYOQBo.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/49/protocolo_328-2020_-_projeto_de_lei_complementar__efYOQBo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 034/2020-Dispõe sobre a alteração do anexo I, da Lei nº 3.208/2018, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1086,68 +1086,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/7/projeto_unificado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/9/projeto_unificado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/10/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/11/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/14/protocolo_no_124-2020_autoriza_o_executivo_efetua_qjpJg1U.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/12/01_-_projeto_de_lei_no_006-2020_-_revoga_a_lei_2._5GgC8mX.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/15/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/18/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/19/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/16/projeto_unificado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/26/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/17/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/22/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/25/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/27/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/29/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/30/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/31/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/38/projeto_de_lei_unificado_ImdSEbF.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/57/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/56/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_unificado_HY9sQls.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/51/protocolo_365-2020_-oficio_no121-2020_encaminha_p_xJ8c4EE.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/52/protocolo_371-2020_-_oficio_no_125-2020__abertura_i938m1w.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/53/protocolo_384-2020_-_oficio_no_129-2020_institui__7T7XFvm.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/54/protocolo_412-2020_-_oficio_no143-2020_autoriza_o_l24dhLJ.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/55/protocolo_434-2020_-_oficio_no_153-2020_encaminha_LOmYfEQ.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/60/protocolo_492-2020_-_oficio_no_175-2020_autoriza__Ad3cDV1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/62/protocolo_500-2020_-_oficio_no_174-2020_abertura__XCZvwoB.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/61/protocolo_493-2020_-_oficio_no_176-2020_autoriza__u0IRMvl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/63/protocolo_504-2020_-_projeto_de_lei_no_049-2020_a_5BDiPq2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/64/protocolo_505-2020_-projeto_de_lei_050-2020_autor_0yT4vJO.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/65/protocolo_519-2020_-_projeto_de_lei_no_051-2020_a_eiij1mD.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/68/protocolo_561-2020_-_oficio_no_203-2020_exec._enc_ACCrHME.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/67/protocolo_560-2020_-_oficio_no_204-2020_encaminha_upc2nmP.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/69/protocolo_597-2020_-_oficio_no_221-2020__autoriza_sqycqNw.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/70/protocolo_598-2020_-_oficio_no_222-2020_aitoriza__HS9j69T.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/71/protocolo_615-2020_-_oficio_no_235-2020_encaminha_awhYOen.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/72/protocolo_617-2020_-_oficio_no_236-2020_exec_muni_Ip23LAl.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/73/protocolo_623-2020_-_oficio_no_239-2020_encaminha_x4fg7Ip.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/74/protocolo_624-2020_-_oficio_no_240-2020_encaminha_p6m7fsp.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/75/protocolo_625-2020_encaminha_projeto_de_lei_no_061-2020_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/76/protocolo_626-2020_encaminha_projeto_de_lei_no_06_JEvKPKd.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/77/protocolo_627-2020_encaminha_projeto_de_lei_no_06_LO32jwv.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/78/protocolo_628-2020_encaminha_projeto_de_lei_no_06_q0Mw5eM.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/8/projeto_unificado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/66/projeto_de_decreto_legislativo__no_002-2020_artig_jfk8BVg.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/39/scan.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/40/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/41/scan.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/37/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/44/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/43/perojeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/59/protocolo_482-2020_-institui_a_semana_da_conscien_M6x6e5R.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/49/protocolo_328-2020_-_projeto_de_lei_complementar__efYOQBo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/7/projeto_unificado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/9/projeto_unificado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/10/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/11/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/14/protocolo_no_124-2020_autoriza_o_executivo_efetua_qjpJg1U.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/12/01_-_projeto_de_lei_no_006-2020_-_revoga_a_lei_2._5GgC8mX.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/15/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/18/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/19/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/16/projeto_unificado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/26/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/17/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/22/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/25/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/27/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/29/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/30/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/31/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/38/projeto_de_lei_unificado_ImdSEbF.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/57/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/56/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/48/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_unificado_HY9sQls.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/51/protocolo_365-2020_-oficio_no121-2020_encaminha_p_xJ8c4EE.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/52/protocolo_371-2020_-_oficio_no_125-2020__abertura_i938m1w.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/53/protocolo_384-2020_-_oficio_no_129-2020_institui__7T7XFvm.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/54/protocolo_412-2020_-_oficio_no143-2020_autoriza_o_l24dhLJ.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/55/protocolo_434-2020_-_oficio_no_153-2020_encaminha_LOmYfEQ.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/60/protocolo_492-2020_-_oficio_no_175-2020_autoriza__Ad3cDV1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/62/protocolo_500-2020_-_oficio_no_174-2020_abertura__XCZvwoB.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/61/protocolo_493-2020_-_oficio_no_176-2020_autoriza__u0IRMvl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/63/protocolo_504-2020_-_projeto_de_lei_no_049-2020_a_5BDiPq2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/64/protocolo_505-2020_-projeto_de_lei_050-2020_autor_0yT4vJO.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/65/protocolo_519-2020_-_projeto_de_lei_no_051-2020_a_eiij1mD.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/68/protocolo_561-2020_-_oficio_no_203-2020_exec._enc_ACCrHME.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/67/protocolo_560-2020_-_oficio_no_204-2020_encaminha_upc2nmP.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/69/protocolo_597-2020_-_oficio_no_221-2020__autoriza_sqycqNw.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/70/protocolo_598-2020_-_oficio_no_222-2020_aitoriza__HS9j69T.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/71/protocolo_615-2020_-_oficio_no_235-2020_encaminha_awhYOen.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/72/protocolo_617-2020_-_oficio_no_236-2020_exec_muni_Ip23LAl.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/73/protocolo_623-2020_-_oficio_no_239-2020_encaminha_x4fg7Ip.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/74/protocolo_624-2020_-_oficio_no_240-2020_encaminha_p6m7fsp.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/75/protocolo_625-2020_encaminha_projeto_de_lei_no_061-2020_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/76/protocolo_626-2020_encaminha_projeto_de_lei_no_06_JEvKPKd.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/77/protocolo_627-2020_encaminha_projeto_de_lei_no_06_LO32jwv.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/78/protocolo_628-2020_encaminha_projeto_de_lei_no_06_q0Mw5eM.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/8/projeto_unificado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/66/projeto_de_decreto_legislativo__no_002-2020_artig_jfk8BVg.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/39/scan.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/40/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/41/scan.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/37/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/44/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/43/perojeto_de_lei_unificado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/59/protocolo_482-2020_-institui_a_semana_da_conscien_M6x6e5R.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2020/49/protocolo_328-2020_-_projeto_de_lei_complementar__efYOQBo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>