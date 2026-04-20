--- v0 (2025-12-16)
+++ v1 (2026-04-20)
@@ -54,276 +54,276 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei do Poder Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/79/oficio_238-2022_do_exec._pl_043-2022_do_executivo.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/79/oficio_238-2022_do_exec._pl_043-2022_do_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2022 do município de Mandaguari-PR.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_044-2022_-_abertura_de_credito_adicional_e_inclusao_no_plano_plurianual.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_044-2022_-_abertura_de_credito_adicional_e_inclusao_no_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Mua efetuar a abertura de crédito Especial no Orçamento para 2022, inclusão nas Diretrizes Orçamentária para 2022, e inclusão no Plano Plurianual 2022-2025 do Município de Mandaguari.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_046-2022_-_credito_especial.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_046-2022_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Especial no Orçamento para 2022, inclusão nas Diretrizes Orçamentáriua para 2022, e inclusão no Plano Plurianual 2022-2025 do Município de Mandaguari/PR</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_047-2022_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_047-2022_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no Orçamento para 2022 do Município de Mandaguari-PR</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_048-2022_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_048-2022_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_049-2022_-_credito_adicional_.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_049-2022_-_credito_adicional_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito Adicional Suplementar no Orçamento para 2022 do Município de Mandaguari-PR</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_resolucao_003-2022_-_legislativo_municipal.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_resolucao_003-2022_-_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 03/2006, acrescentando o Capítulo V ao Título IX do Regimento Interno da Câmara Municipal de Mandaguari, instituindo a Procuradoria da Mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Poder Legislativo</t>
   </si>
   <si>
     <t>Eron Barbiero</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_031-2022_-_institui_a_semana_dos_produtos_caseiros.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_031-2022_-_institui_a_semana_dos_produtos_caseiros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da "Semana Municipal dos Produtos Caseiros", e dá outras providências, através dos edis Daniel Antonio Martins e Eron Rodrigues Barbiero.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Márcia Serafini</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/82/nova_via_do_projeto_de_lei_026-2022_chiquinho.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/82/nova_via_do_projeto_de_lei_026-2022_chiquinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a certificação do "Selo Desenvolve Mandaguari", a ser conferido pelo Poder Executivo Municipal às empresas que contratarem jovens aprendizes e idosos, e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_033-2022_-_institui_o_dia_municipal_do_tenista.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_033-2022_-_institui_o_dia_municipal_do_tenista.pdf</t>
   </si>
   <si>
     <t>Institui, no Munícipio de Mandaguari, o dia 9 de junho como o Dia Municipal do Tenista</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Jorge do Alambique</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_032-2022_-_torna_publico_a_lista_de_espera_de_podas_de_arvores_daniel_gamba.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_032-2022_-_torna_publico_a_lista_de_espera_de_podas_de_arvores_daniel_gamba.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação da lista de espera para corte e poda de árvores no site e/ou no Portal da Transparência do Município de Mandaguari, e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Sebastião Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_034-2022_-__sebastiao_alexandre.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_034-2022_-__sebastiao_alexandre.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de inclusão de artistas locais em eventos culturais promovidos ou patrocinados pelo Poder Executivo de Mandaguari.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_035-2022_-_assedio_moral_mesa_executiva.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_035-2022_-_assedio_moral_mesa_executiva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o assédio moral no âmbito do Poder Legislativo do Município de Mandaguari, Estado do Paraná, e dá outras providencias.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_040-2022_-_dia_municipal_do_futebol_e_futsal_feminino.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_040-2022_-_dia_municipal_do_futebol_e_futsal_feminino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia do Futebol Feminino, a ser celebrado, anualmente, no dia 11 de abril, no âmbito do Município de Mandaguari-PR.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_040-2022_-_dia_municipal_do_futebol_e_futsal_feminino.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_040-2022_-_dia_municipal_do_futebol_e_futsal_feminino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia do Futebol e Futsal Feminino, a ser celebrado, anualmente, no dia 11 de abril, no âmbito do Município de Mandaguari-PR.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_039-2022_-_apoio_psicologico_as_mulheres_mastectomizadas.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_039-2022_-_apoio_psicologico_as_mulheres_mastectomizadas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a assistência psicológica às mulheres mastectomizadas do Município de Mandaguari-PR.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Luiz Carlos Garcia</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_036-2022_-_retirada_de_fios_garcia12072022.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_036-2022_-_retirada_de_fios_garcia12072022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e as retiradas de fios em desuso e desordenados existentes nos postes que sustentam redes de telefonia, televisão a cabo, internet e energia elétrica, e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_048-2022_-_inclusao_de_conteudos_programaticos_chiquinho.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_048-2022_-_inclusao_de_conteudos_programaticos_chiquinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de conteúdos programáticos, a proteção e bem-estar dos animais domésticos, conscientização dos alunos sobre a importância da separação e reciclagem seletiva do lixo, no currículo do ensino fundamental das escolas da rede pública municipal de ensino na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/97/049_-_projeto_de_lei_no_049-2022_-_obrigatoriedade_da_divulgacao_das_atas_dos_conselhos_municipais_.pdf</t>
+    <t>http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/97/049_-_projeto_de_lei_no_049-2022_-_obrigatoriedade_da_divulgacao_das_atas_dos_conselhos_municipais_.pdf</t>
   </si>
   <si>
     <t>Institui obrigatoriedade de divulgação dos Conselhos Municipais na página virtual do Município de Mandaguari.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -630,68 +630,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/79/oficio_238-2022_do_exec._pl_043-2022_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_044-2022_-_abertura_de_credito_adicional_e_inclusao_no_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_046-2022_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_047-2022_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_048-2022_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_049-2022_-_credito_adicional_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_resolucao_003-2022_-_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_031-2022_-_institui_a_semana_dos_produtos_caseiros.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/82/nova_via_do_projeto_de_lei_026-2022_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_033-2022_-_institui_o_dia_municipal_do_tenista.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_032-2022_-_torna_publico_a_lista_de_espera_de_podas_de_arvores_daniel_gamba.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_034-2022_-__sebastiao_alexandre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_035-2022_-_assedio_moral_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_040-2022_-_dia_municipal_do_futebol_e_futsal_feminino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_040-2022_-_dia_municipal_do_futebol_e_futsal_feminino.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_039-2022_-_apoio_psicologico_as_mulheres_mastectomizadas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_036-2022_-_retirada_de_fios_garcia12072022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_048-2022_-_inclusao_de_conteudos_programaticos_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/97/049_-_projeto_de_lei_no_049-2022_-_obrigatoriedade_da_divulgacao_das_atas_dos_conselhos_municipais_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/79/oficio_238-2022_do_exec._pl_043-2022_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_044-2022_-_abertura_de_credito_adicional_e_inclusao_no_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_046-2022_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_047-2022_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_048-2022_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_049-2022_-_credito_adicional_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_resolucao_003-2022_-_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_031-2022_-_institui_a_semana_dos_produtos_caseiros.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/82/nova_via_do_projeto_de_lei_026-2022_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_033-2022_-_institui_o_dia_municipal_do_tenista.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_032-2022_-_torna_publico_a_lista_de_espera_de_podas_de_arvores_daniel_gamba.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_034-2022_-__sebastiao_alexandre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_035-2022_-_assedio_moral_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_040-2022_-_dia_municipal_do_futebol_e_futsal_feminino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_040-2022_-_dia_municipal_do_futebol_e_futsal_feminino.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_039-2022_-_apoio_psicologico_as_mulheres_mastectomizadas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_036-2022_-_retirada_de_fios_garcia12072022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_no_048-2022_-_inclusao_de_conteudos_programaticos_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandaguari.pr.leg.br/media/sapl/public/materialegislativa/2022/97/049_-_projeto_de_lei_no_049-2022_-_obrigatoriedade_da_divulgacao_das_atas_dos_conselhos_municipais_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>